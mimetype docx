--- v0 (2025-10-05)
+++ v1 (2026-04-18)
@@ -7,3012 +7,2867 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3DC52B4F" w14:textId="2E97D5E3" w:rsidR="00A15CAF" w:rsidRPr="007A223A" w:rsidRDefault="001A7005" w:rsidP="007A223A">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="3DC52B4F" w14:textId="6A7551A0" w:rsidR="00A15CAF" w:rsidRPr="0040251F" w:rsidRDefault="001A7005" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Impact of </w:t>
+        <w:t>Impact of Urbanization o</w:t>
       </w:r>
-      <w:r w:rsidR="000D110D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidR="00F02FEB" w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>u</w:t>
+        <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>rbanization o</w:t>
-[...125 lines deleted...]
-        <w:t>pproach</w:t>
+        <w:t xml:space="preserve"> Groundwater Quality: A Geospatial Machine Learning Approach</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59C52EE4" w14:textId="77777777" w:rsidR="00C24948" w:rsidRPr="007A223A" w:rsidRDefault="00C24948" w:rsidP="007A223A">
-      <w:pPr>
+    <w:p w14:paraId="59C52EE4" w14:textId="77777777" w:rsidR="00C24948" w:rsidRPr="0040251F" w:rsidRDefault="00C24948" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6981E4D7" w14:textId="52568EE2" w:rsidR="0056459B" w:rsidRPr="007A223A" w:rsidRDefault="00F02FEB" w:rsidP="007A223A">
-      <w:pPr>
+    <w:p w14:paraId="6981E4D7" w14:textId="52568EE2" w:rsidR="0056459B" w:rsidRPr="0040251F" w:rsidRDefault="00F02FEB" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>John Doe</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, Jane Smith</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57ED3B4B" w14:textId="77777777" w:rsidR="00F02FEB" w:rsidRPr="007A223A" w:rsidRDefault="00F02FEB" w:rsidP="007A223A">
-      <w:pPr>
+    <w:p w14:paraId="57ED3B4B" w14:textId="77777777" w:rsidR="00F02FEB" w:rsidRPr="0040251F" w:rsidRDefault="00F02FEB" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3734FE5F" w14:textId="4651627B" w:rsidR="0056459B" w:rsidRPr="007A223A" w:rsidRDefault="00F02FEB" w:rsidP="007A223A">
-      <w:pPr>
+    <w:p w14:paraId="3734FE5F" w14:textId="4651627B" w:rsidR="0056459B" w:rsidRPr="0040251F" w:rsidRDefault="00F02FEB" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00195F27" w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidR="00195F27" w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Full Affiliation</w:t>
       </w:r>
-      <w:r w:rsidR="00156483" w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidR="00156483" w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00E446C8" w:rsidRPr="007A223A">
+        <w:r w:rsidR="00E446C8" w:rsidRPr="0040251F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+            <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           </w:rPr>
           <w:t>john.doe@xyz.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="070F5C6E" w14:textId="6EC7F09F" w:rsidR="0056459B" w:rsidRPr="007A223A" w:rsidRDefault="00F02FEB" w:rsidP="007A223A">
-      <w:pPr>
+    <w:p w14:paraId="070F5C6E" w14:textId="6EC7F09F" w:rsidR="0056459B" w:rsidRPr="0040251F" w:rsidRDefault="00F02FEB" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00195F27" w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidR="00195F27" w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Full affiliation</w:t>
       </w:r>
-      <w:r w:rsidR="00156483" w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidR="00156483" w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="00E446C8" w:rsidRPr="007A223A">
+        <w:r w:rsidR="00E446C8" w:rsidRPr="0040251F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+            <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           </w:rPr>
           <w:t>jane.smith@abc.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="471C4E5A" w14:textId="77777777" w:rsidR="00E446C8" w:rsidRPr="007A223A" w:rsidRDefault="00E446C8" w:rsidP="007A223A">
-      <w:pPr>
+    <w:p w14:paraId="471C4E5A" w14:textId="77777777" w:rsidR="00E446C8" w:rsidRPr="0040251F" w:rsidRDefault="00E446C8" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73599A3C" w14:textId="35B5E3B8" w:rsidR="0056459B" w:rsidRPr="007A223A" w:rsidRDefault="00156483" w:rsidP="007A223A">
-      <w:pPr>
+    <w:p w14:paraId="73599A3C" w14:textId="5AC5BA13" w:rsidR="0056459B" w:rsidRPr="0040251F" w:rsidRDefault="00156483" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">*Corresponding </w:t>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>*Corresponding Author</w:t>
       </w:r>
-      <w:r w:rsidR="000D110D">
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidR="00195F27" w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> address</w:t>
       </w:r>
-      <w:r w:rsidR="00AF6DC9" w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidR="00AF6DC9" w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26C5FDD8" w14:textId="5980C98C" w:rsidR="00E446C8" w:rsidRPr="007A223A" w:rsidRDefault="00E446C8" w:rsidP="00162FFD">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="26C5FDD8" w14:textId="5980C98C" w:rsidR="00E446C8" w:rsidRPr="0040251F" w:rsidRDefault="00E446C8" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CC0E3BD" w14:textId="480585FD" w:rsidR="00CD759D" w:rsidRPr="007A223A" w:rsidRDefault="00CD759D" w:rsidP="00162FFD">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="3CC0E3BD" w14:textId="0B00C9EC" w:rsidR="00CD759D" w:rsidRDefault="00CD759D" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-[...12 lines deleted...]
-        <w:t>Graphical abstract:</w:t>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C46305">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Graphical abstract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16F22469" w14:textId="5063E290" w:rsidR="00CD759D" w:rsidRPr="007A223A" w:rsidRDefault="00CD759D" w:rsidP="00CE10FA">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="6D327FFC" w14:textId="77777777" w:rsidR="00C46305" w:rsidRPr="00C46305" w:rsidRDefault="00C46305" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16F22469" w14:textId="4EDAC600" w:rsidR="00CD759D" w:rsidRPr="0040251F" w:rsidRDefault="002D7A45" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="28884E47" wp14:editId="0942DEC4">
-[...2 lines deleted...]
-            <wp:docPr id="3" name="Picture 3"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39EADB8C" wp14:editId="3F8511BC">
+            <wp:extent cx="4023130" cy="2194560"/>
+            <wp:effectExtent l="0" t="0" r="3175" b="2540"/>
+            <wp:docPr id="525781969" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="3" name="Picture 3"/>
+                    <pic:cNvPr id="525781969" name="Picture 525781969"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2544582" cy="2459152"/>
+                      <a:ext cx="4023130" cy="2194560"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="504DF048" w14:textId="646C0DE8" w:rsidR="00E83359" w:rsidRPr="007A223A" w:rsidRDefault="00E83359" w:rsidP="007A223A">
-[...11 lines deleted...]
-        <w:t>A graphical abstract summarizes the key points of a research article.</w:t>
+    <w:p w14:paraId="33AB296F" w14:textId="218F13B6" w:rsidR="007958E1" w:rsidRPr="0040251F" w:rsidRDefault="0089041E" w:rsidP="0040251F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A223A">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> It’s a visual representation of </w:t>
+      <w:r w:rsidR="007958E1" w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Graphical Abstract: A graphical abstract summarizes the key points of a research article. It’s a visual representation of the research work and helps readers to understand the essence of the study without needing to read the full text. The graphical abstract should be 2.4 inches in height and 4.4 inches in width, with a resolution of 300 dpi.</w:t>
       </w:r>
-      <w:r w:rsidR="000D110D">
-[...31 lines deleted...]
-        <w:t>helps readers to understand the essence of the study without needing to read the full text.</w:t>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45105926" w14:textId="77777777" w:rsidR="00E83359" w:rsidRPr="007A223A" w:rsidRDefault="00E83359" w:rsidP="00162FFD">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="45105926" w14:textId="77777777" w:rsidR="00E83359" w:rsidRPr="00C46305" w:rsidRDefault="00E83359" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DA97522" w14:textId="5F058B59" w:rsidR="00AF6DC9" w:rsidRPr="007A223A" w:rsidRDefault="00AF6DC9" w:rsidP="00162FFD">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="08F9C247" w14:textId="77777777" w:rsidR="00C46305" w:rsidRPr="00C46305" w:rsidRDefault="00AF6DC9" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C46305">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Highlights</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DA97522" w14:textId="796DEBBE" w:rsidR="00AF6DC9" w:rsidRPr="0040251F" w:rsidRDefault="00594696" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Highlights</w:t>
+        <w:t>(85-character lengths</w:t>
       </w:r>
-      <w:r w:rsidR="00594696" w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidR="00195F27" w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (85-character lengths</w:t>
+        <w:t>; max 5</w:t>
       </w:r>
-      <w:r w:rsidR="00195F27" w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>; max 5</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidR="00AF6DC9" w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FF0BA85" w14:textId="776F5362" w:rsidR="0098229A" w:rsidRPr="007A223A" w:rsidRDefault="0098229A" w:rsidP="007A223A">
+    <w:p w14:paraId="0FF0BA85" w14:textId="776F5362" w:rsidR="0098229A" w:rsidRPr="0040251F" w:rsidRDefault="0098229A" w:rsidP="0040251F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Authors must read the author guidelines before preparing their manuscript.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F2F06B1" w14:textId="25523C8E" w:rsidR="0098229A" w:rsidRPr="007A223A" w:rsidRDefault="0045381B" w:rsidP="007A223A">
+    <w:p w14:paraId="4F2F06B1" w14:textId="25523C8E" w:rsidR="0098229A" w:rsidRPr="0040251F" w:rsidRDefault="0045381B" w:rsidP="0040251F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="0098229A" w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidR="0098229A" w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>anuscript must follow th</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidR="0098229A" w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidR="0098229A" w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> template and meet the submission formatting requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31199AB7" w14:textId="70D0EDDE" w:rsidR="0098229A" w:rsidRPr="007A223A" w:rsidRDefault="007718F6" w:rsidP="007A223A">
+    <w:p w14:paraId="31199AB7" w14:textId="70D0EDDE" w:rsidR="0098229A" w:rsidRPr="0040251F" w:rsidRDefault="007718F6" w:rsidP="0040251F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Check article types for specific guidelines on m</w:t>
       </w:r>
-      <w:r w:rsidR="0045381B" w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidR="0045381B" w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>anuscript length, figures &amp; tables</w:t>
       </w:r>
-      <w:r w:rsidR="0098229A" w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidR="0098229A" w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A424D4B" w14:textId="3DE57188" w:rsidR="007718F6" w:rsidRPr="007A223A" w:rsidRDefault="007718F6" w:rsidP="007A223A">
+    <w:p w14:paraId="1A424D4B" w14:textId="3DE57188" w:rsidR="007718F6" w:rsidRPr="0040251F" w:rsidRDefault="007718F6" w:rsidP="0040251F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Follow journal reference styles during manuscript preparation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="154160D6" w14:textId="20445E4C" w:rsidR="00AF6DC9" w:rsidRPr="007A223A" w:rsidRDefault="007718F6" w:rsidP="007A223A">
+    <w:p w14:paraId="154160D6" w14:textId="20445E4C" w:rsidR="00AF6DC9" w:rsidRPr="0040251F" w:rsidRDefault="007718F6" w:rsidP="0040251F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Include graphical abstract that highlight overall study insights</w:t>
       </w:r>
-      <w:r w:rsidR="0098229A" w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidR="0098229A" w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A7D23B0" w14:textId="77777777" w:rsidR="0098229A" w:rsidRPr="007A223A" w:rsidRDefault="0098229A" w:rsidP="0098229A">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="5A7D23B0" w14:textId="77777777" w:rsidR="0098229A" w:rsidRPr="0040251F" w:rsidRDefault="0098229A" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F7EEB6E" w14:textId="3E78A060" w:rsidR="0056459B" w:rsidRPr="007A223A" w:rsidRDefault="00156483" w:rsidP="00162FFD">
+    <w:p w14:paraId="4F7EEB6E" w14:textId="3E78A060" w:rsidR="0056459B" w:rsidRPr="0040251F" w:rsidRDefault="00156483" w:rsidP="0040251F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Abstract</w:t>
       </w:r>
-      <w:r w:rsidR="00AF6DC9" w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidR="00AF6DC9" w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
-      <w:r w:rsidR="00195F27" w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidR="00195F27" w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">max </w:t>
       </w:r>
-      <w:r w:rsidR="00AF6DC9" w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidR="00AF6DC9" w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>250 words]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="531AA98F" w14:textId="554E875B" w:rsidR="0056459B" w:rsidRPr="007A223A" w:rsidRDefault="00156483" w:rsidP="00162FFD">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="531AA98F" w14:textId="554E875B" w:rsidR="0056459B" w:rsidRPr="0040251F" w:rsidRDefault="00156483" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>This study explores the impact of urbanization on groundwater quality using geospatial machine learning techniques. Key findings reveal significant correlations between surface reflectance patterns and groundwater contamination risks. The analysis provides insights for sustainable urban planning and water resource management.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DD3CF39" w14:textId="77777777" w:rsidR="00E446C8" w:rsidRPr="007A223A" w:rsidRDefault="00E446C8" w:rsidP="00162FFD">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="1DD3CF39" w14:textId="77777777" w:rsidR="00E446C8" w:rsidRPr="0040251F" w:rsidRDefault="00E446C8" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="200834CA" w14:textId="3543A99A" w:rsidR="00A15CAF" w:rsidRPr="007A223A" w:rsidRDefault="00156483" w:rsidP="00162FFD">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="200834CA" w14:textId="3543A99A" w:rsidR="00A15CAF" w:rsidRPr="0040251F" w:rsidRDefault="00156483" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
-      <w:r w:rsidR="00AF6DC9" w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidR="00AF6DC9" w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
-      <w:r w:rsidR="00195F27" w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidR="00195F27" w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">max </w:t>
       </w:r>
-      <w:r w:rsidR="00AF6DC9" w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidR="00AF6DC9" w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>5]</w:t>
       </w:r>
-      <w:r w:rsidR="000E7BAE" w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidR="000E7BAE" w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="000E7BAE" w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidR="000E7BAE" w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>urbanization, groundwater, geospatial analysis, machine learning, environmental health</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1551671C" w14:textId="77777777" w:rsidR="00E446C8" w:rsidRPr="007A223A" w:rsidRDefault="00E446C8" w:rsidP="00162FFD">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="1551671C" w14:textId="77777777" w:rsidR="00E446C8" w:rsidRPr="0040251F" w:rsidRDefault="00E446C8" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0532ED31" w14:textId="77777777" w:rsidR="0056459B" w:rsidRPr="007A223A" w:rsidRDefault="00156483" w:rsidP="00162FFD">
+    <w:p w14:paraId="0532ED31" w14:textId="77777777" w:rsidR="0056459B" w:rsidRPr="0040251F" w:rsidRDefault="00156483" w:rsidP="0040251F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1. Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DC233B7" w14:textId="7D0003A0" w:rsidR="0056459B" w:rsidRPr="007A223A" w:rsidRDefault="00156483" w:rsidP="00162FFD">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="0DC233B7" w14:textId="6027A097" w:rsidR="0056459B" w:rsidRPr="0040251F" w:rsidRDefault="00156483" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-[...8 lines deleted...]
-        <w:t>Urbanization has led to substantial changes in land use, affecting natural resources such as groundwater. This manuscript aims to examine how surface reflectance patterns, influenced by urban growth, correlate with groundwater health risks (Brown &amp; Lee, 2023). By integrating geospatial data and machine learning algorithms (Smith et al., 2024), this study addresses gaps in understanding urban impacts on groundwater.</w:t>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Urbanization has led to substantial changes in land use, affecting natural resources such as groundwater. This manuscript aims to examine how surface reflectance patterns, influenced by urban growth, correlate with groundwater health risks (</w:t>
+      </w:r>
+      <w:r w:rsidR="007958E1" w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Stewart, 2021</w:t>
+      </w:r>
+      <w:r w:rsidR="007958E1" w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brown </w:t>
+      </w:r>
+      <w:r w:rsidR="007958E1" w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lee, 2023</w:t>
+      </w:r>
+      <w:r w:rsidR="007958E1" w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="007958E1" w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Smith et al., 2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>). By integrating geospatial data and machine learning algorithms (Smith et al., 2024), this study addresses gaps in understanding urban impacts on groundwater.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="097546C7" w14:textId="4BCA8978" w:rsidR="00BF785E" w:rsidRPr="007A223A" w:rsidRDefault="00BF785E" w:rsidP="00BF785E">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="097546C7" w14:textId="17FCAAEB" w:rsidR="00BF785E" w:rsidRPr="0040251F" w:rsidRDefault="00BF785E" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-[...8 lines deleted...]
-        <w:t>Urbanization has led to substantial changes in land use, affecting natural resources such as groundwater. This manuscript aims to examine how surface reflectance patterns, influenced by urban growth, correlate with groundwater health risks (Brown &amp; Lee, 2023). By integrating geospatial data and machine learning algorithms (Smith et al., 2024), this study addresses gaps in understanding urban impacts on groundwater.</w:t>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Urbanization has led to substantial changes in land use, affecting natural resources such as groundwater. This manuscript aims to examine how surface reflectance patterns, influenced by urban growth, correlate with groundwater health risks (Brown </w:t>
+      </w:r>
+      <w:r w:rsidR="007958E1" w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lee, 2023). By integrating geospatial data and machine learning algorithms (Smith et al., 2024), this study addresses gaps in understanding urban impacts on groundwater.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04981527" w14:textId="6B343188" w:rsidR="00BF785E" w:rsidRPr="007A223A" w:rsidRDefault="00BF785E" w:rsidP="0050707C">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="04981527" w14:textId="020FE7EC" w:rsidR="00BF785E" w:rsidRPr="0040251F" w:rsidRDefault="00BF785E" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-[...8 lines deleted...]
-        <w:t>Data sources included satellite imagery, field surveys, and groundwater quality measurements. Remote sensing data was processed to derive surface reflectance patterns (Adams et al., 2020), while laboratory analyses provided detailed water quality metrics (Stewart, 2021).</w:t>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Data sources included satellite imagery, field surveys, and groundwater quality measurements. Remote sensing data was processed to derive surface reflectance patterns (Adams et al., 2020)</w:t>
+      </w:r>
+      <w:r w:rsidR="007958E1" w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Stewart (2021) provided </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">laboratory analyses </w:t>
+      </w:r>
+      <w:r w:rsidR="007958E1" w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> detailed water quality metrics.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F517645" w14:textId="77777777" w:rsidR="00E446C8" w:rsidRPr="007A223A" w:rsidRDefault="00E446C8" w:rsidP="00162FFD">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="1F517645" w14:textId="77777777" w:rsidR="00E446C8" w:rsidRPr="0040251F" w:rsidRDefault="00E446C8" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E46AED2" w14:textId="77777777" w:rsidR="0056459B" w:rsidRPr="007A223A" w:rsidRDefault="00156483" w:rsidP="00162FFD">
+    <w:p w14:paraId="6E46AED2" w14:textId="77777777" w:rsidR="0056459B" w:rsidRPr="0040251F" w:rsidRDefault="00156483" w:rsidP="0040251F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>2. Materials and Methods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28ADA919" w14:textId="77777777" w:rsidR="0056459B" w:rsidRPr="007A223A" w:rsidRDefault="00156483" w:rsidP="00162FFD">
+    <w:p w14:paraId="28ADA919" w14:textId="77777777" w:rsidR="0056459B" w:rsidRPr="0040251F" w:rsidRDefault="00156483" w:rsidP="0040251F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.1 Study Area</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5988CBD5" w14:textId="5F8B600D" w:rsidR="0048732D" w:rsidRPr="007A223A" w:rsidRDefault="00156483" w:rsidP="00162FFD">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="293CF2D5" w14:textId="2C8DDDF5" w:rsidR="0056459B" w:rsidRPr="0040251F" w:rsidRDefault="00156483" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The study focuses on Guwahati city, a rapidly urbanizing region in northeastern India</w:t>
       </w:r>
-      <w:r w:rsidR="0048732D" w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidR="0048732D" w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Fig. 1)</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>. Geospatial data was collected for a 10-year period to analyze temporal changes in land use and groundwater conditions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BDF7FE1" w14:textId="115AC844" w:rsidR="0048732D" w:rsidRPr="007A223A" w:rsidRDefault="00BF785E" w:rsidP="009A79D5">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="5988CBD5" w14:textId="5DEB6DC8" w:rsidR="0048732D" w:rsidRPr="0040251F" w:rsidRDefault="0048732D" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BDF7FE1" w14:textId="115AC844" w:rsidR="0048732D" w:rsidRPr="0040251F" w:rsidRDefault="00BF785E" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="62C188A8" wp14:editId="539FCA1D">
             <wp:extent cx="2560320" cy="2915099"/>
             <wp:effectExtent l="0" t="0" r="5080" b="6350"/>
             <wp:docPr id="7" name="Main graphic"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="46" name="Main graphic"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2560320" cy="2915099"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31970C87" w14:textId="2BAC54BE" w:rsidR="009A79D5" w:rsidRPr="007A223A" w:rsidRDefault="009A79D5" w:rsidP="005837E2">
-      <w:pPr>
+    <w:p w14:paraId="31970C87" w14:textId="2BAC54BE" w:rsidR="009A79D5" w:rsidRPr="0040251F" w:rsidRDefault="009A79D5" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Figure 1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> This figure demonstrates the location of the study area. </w:t>
       </w:r>
-      <w:r w:rsidR="00BF785E" w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidR="00BF785E" w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">xplain what this map entails, </w:t>
       </w:r>
-      <w:r w:rsidR="00BF785E" w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidR="00BF785E" w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>what are your showing in this map</w:t>
       </w:r>
-      <w:r w:rsidR="00BF785E" w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidR="00BF785E" w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. What inset map showing. </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">You must explain each component in these maps so that the reader </w:t>
       </w:r>
-      <w:r w:rsidR="001F2673" w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidR="001F2673" w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>understands</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34D2D6D5" w14:textId="77777777" w:rsidR="00E446C8" w:rsidRPr="007A223A" w:rsidRDefault="00E446C8" w:rsidP="00162FFD">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="34D2D6D5" w14:textId="77777777" w:rsidR="00E446C8" w:rsidRPr="0040251F" w:rsidRDefault="00E446C8" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="223CAB8C" w14:textId="77777777" w:rsidR="0056459B" w:rsidRPr="007A223A" w:rsidRDefault="00156483" w:rsidP="00162FFD">
+    <w:p w14:paraId="223CAB8C" w14:textId="77777777" w:rsidR="0056459B" w:rsidRPr="0040251F" w:rsidRDefault="00156483" w:rsidP="0040251F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.2 Data Collection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C8DEF5B" w14:textId="77777777" w:rsidR="0056459B" w:rsidRPr="007A223A" w:rsidRDefault="00156483" w:rsidP="00162FFD">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="0C8DEF5B" w14:textId="77777777" w:rsidR="0056459B" w:rsidRPr="0040251F" w:rsidRDefault="00156483" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Data sources included satellite imagery, field surveys, and groundwater quality measurements. Remote sensing data was processed to derive surface reflectance patterns (Adams et al., 2020), while laboratory analyses provided detailed water quality metrics (Stewart, 2021).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="147C27A4" w14:textId="77777777" w:rsidR="00E446C8" w:rsidRPr="007A223A" w:rsidRDefault="00E446C8" w:rsidP="00162FFD">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="147C27A4" w14:textId="77777777" w:rsidR="00E446C8" w:rsidRPr="0040251F" w:rsidRDefault="00E446C8" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C243333" w14:textId="77777777" w:rsidR="0056459B" w:rsidRPr="007A223A" w:rsidRDefault="00156483" w:rsidP="00162FFD">
+    <w:p w14:paraId="3C243333" w14:textId="77777777" w:rsidR="0056459B" w:rsidRPr="0040251F" w:rsidRDefault="00156483" w:rsidP="0040251F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.3 Data Analysis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53CD0DC2" w14:textId="430F7175" w:rsidR="0056459B" w:rsidRPr="007A223A" w:rsidRDefault="00156483" w:rsidP="00162FFD">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="53CD0DC2" w14:textId="430F7175" w:rsidR="0056459B" w:rsidRPr="0040251F" w:rsidRDefault="00156483" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Machine learning models, including Random Forest and Gradient Boosting, were employed to predict groundwater health risks (Anderson et al., 2021). Statistical analyses were conducted to validate the model outputs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BF21B22" w14:textId="77777777" w:rsidR="00E446C8" w:rsidRPr="007A223A" w:rsidRDefault="00E446C8" w:rsidP="00162FFD">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="2BF21B22" w14:textId="77777777" w:rsidR="00E446C8" w:rsidRPr="0040251F" w:rsidRDefault="00E446C8" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C95AA55" w14:textId="77777777" w:rsidR="0056459B" w:rsidRPr="007A223A" w:rsidRDefault="00156483" w:rsidP="00162FFD">
+    <w:p w14:paraId="7C95AA55" w14:textId="77777777" w:rsidR="0056459B" w:rsidRPr="0040251F" w:rsidRDefault="00156483" w:rsidP="0040251F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>3. Results</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B47D70" w14:textId="77777777" w:rsidR="0056459B" w:rsidRPr="007A223A" w:rsidRDefault="00156483" w:rsidP="00162FFD">
+    <w:p w14:paraId="14B47D70" w14:textId="77777777" w:rsidR="0056459B" w:rsidRPr="0040251F" w:rsidRDefault="00156483" w:rsidP="0040251F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.1 Spatial Analysis of Contamination</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63578F61" w14:textId="2BD3D426" w:rsidR="0007318D" w:rsidRPr="007A223A" w:rsidRDefault="00156483" w:rsidP="00162FFD">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="390AE288" w14:textId="5B454E47" w:rsidR="0048732D" w:rsidRPr="0040251F" w:rsidRDefault="00156483" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Spatial analysis reveals significant clustering of groundwater contamination in urban areas (Fig. </w:t>
       </w:r>
-      <w:r w:rsidR="0048732D" w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidR="0048732D" w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A223A">
-[...4 lines deleted...]
-        <w:t>). High contamination levels were detected in regions with impervious surfaces exceeding 70%, consistent with findings by Carter &amp; Johnson (2022).</w:t>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). High contamination levels were detected in regions with impervious surfaces exceeding 70%, consistent with findings by Carter </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB764A" w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Johnson (2022).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CF99709" w14:textId="535C2BCA" w:rsidR="0048732D" w:rsidRPr="007A223A" w:rsidRDefault="0007318D" w:rsidP="004E4822">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="63578F61" w14:textId="77777777" w:rsidR="0007318D" w:rsidRPr="0040251F" w:rsidRDefault="0007318D" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CF99709" w14:textId="535C2BCA" w:rsidR="0048732D" w:rsidRPr="0040251F" w:rsidRDefault="0007318D" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1208C545" wp14:editId="1BEE5CA1">
             <wp:extent cx="4663440" cy="2660430"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="46" name="Main graphic"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="46" name="Main graphic"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4663440" cy="2660430"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31B189E2" w14:textId="280F92E6" w:rsidR="00E446C8" w:rsidRPr="007A223A" w:rsidRDefault="00D35B88" w:rsidP="002952B1">
-      <w:pPr>
+    <w:p w14:paraId="31B189E2" w14:textId="280F92E6" w:rsidR="00E446C8" w:rsidRPr="0040251F" w:rsidRDefault="00D35B88" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Figure 2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">This figure demonstrates what. (a) explain what this map entails, and (b) explain legends and different land cover types. You must explain each component in these maps so that the reader understands it. Note: Authors must remember that these figures and tables are randomly selected and cited randomly without any scientific context rather to explain it. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78834D14" w14:textId="77777777" w:rsidR="00CE10FA" w:rsidRPr="007A223A" w:rsidRDefault="00CE10FA" w:rsidP="00D35B88">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="78834D14" w14:textId="77777777" w:rsidR="00CE10FA" w:rsidRPr="0040251F" w:rsidRDefault="00CE10FA" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18FF9BA4" w14:textId="77777777" w:rsidR="0056459B" w:rsidRPr="007A223A" w:rsidRDefault="00156483" w:rsidP="00162FFD">
+    <w:p w14:paraId="18FF9BA4" w14:textId="77777777" w:rsidR="0056459B" w:rsidRPr="0040251F" w:rsidRDefault="00156483" w:rsidP="0040251F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.2 Temporal Trends in Groundwater Quality</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2102A471" w14:textId="3BB61696" w:rsidR="0056459B" w:rsidRPr="007A223A" w:rsidRDefault="00156483" w:rsidP="00162FFD">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="2102A471" w14:textId="44F101ED" w:rsidR="0056459B" w:rsidRPr="0040251F" w:rsidRDefault="00156483" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-[...8 lines deleted...]
-        <w:t>Time-series analysis highlights seasonal variations in nitrate and arsenic levels (Table 1). These fluctuations align with changes in precipitation patterns and urban runoff, as observed in previous studies (Martinez &amp; Singh, 2020).</w:t>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Time-series analysis highlights seasonal variations in nitrate and arsenic levels (Table 1). These fluctuations align with changes in precipitation patterns and urban runoff, as observed in previous studies (Martinez </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB764A" w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Singh, 2020).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="538D51E1" w14:textId="217C3D63" w:rsidR="00001F3B" w:rsidRDefault="00001F3B" w:rsidP="00001F3B">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="538D51E1" w14:textId="0A576C8B" w:rsidR="00001F3B" w:rsidRPr="0040251F" w:rsidRDefault="00001F3B" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-[...8 lines deleted...]
-        <w:t>Time-series analysis highlights seasonal variations in nitrate and arsenic levels. These fluctuations align with changes in precipitation patterns and urban runoff, as observed in previous studies (Martinez &amp; Singh, 2020).</w:t>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Time-series analysis highlights seasonal variations in nitrate and arsenic levels. These fluctuations align with changes in precipitation patterns and urban runoff, as observed in previous studies (Martinez </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB764A" w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Singh, 2020).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="505D2804" w14:textId="77777777" w:rsidR="002952B1" w:rsidRPr="007A223A" w:rsidRDefault="002952B1" w:rsidP="00001F3B">
-[...2 lines deleted...]
-        <w:ind w:firstLine="360"/>
+    <w:p w14:paraId="413393E8" w14:textId="59D1C74D" w:rsidR="00A85925" w:rsidRPr="0040251F" w:rsidRDefault="00A85925" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1548"/>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="1530"/>
         <w:gridCol w:w="2538"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A85925" w:rsidRPr="007A223A" w14:paraId="76083CD4" w14:textId="77777777" w:rsidTr="00195F27">
+      <w:tr w:rsidR="00A85925" w:rsidRPr="0040251F" w14:paraId="76083CD4" w14:textId="77777777" w:rsidTr="00195F27">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8856" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="389CE4F4" w14:textId="58ABB2F2" w:rsidR="00A85925" w:rsidRPr="007A223A" w:rsidRDefault="00A85925" w:rsidP="00162FFD">
+          <w:p w14:paraId="389CE4F4" w14:textId="58ABB2F2" w:rsidR="00A85925" w:rsidRPr="0040251F" w:rsidRDefault="00A85925" w:rsidP="0040251F">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A223A">
+            <w:r w:rsidRPr="0040251F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Table 1.</w:t>
             </w:r>
-            <w:r w:rsidRPr="007A223A">
+            <w:r w:rsidRPr="0040251F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007A223A">
+            <w:r w:rsidRPr="0040251F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
               <w:t>Variations in groundwater chemical compositions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A85925" w:rsidRPr="007A223A" w14:paraId="4B838EDC" w14:textId="77777777" w:rsidTr="00195F27">
+      <w:tr w:rsidR="00A85925" w:rsidRPr="0040251F" w14:paraId="4B838EDC" w14:textId="77777777" w:rsidTr="00195F27">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35128934" w14:textId="0001D7C0" w:rsidR="00A85925" w:rsidRPr="007A223A" w:rsidRDefault="00A85925" w:rsidP="00162FFD">
+          <w:p w14:paraId="35128934" w14:textId="0001D7C0" w:rsidR="00A85925" w:rsidRPr="0040251F" w:rsidRDefault="00A85925" w:rsidP="0040251F">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A223A">
+            <w:r w:rsidRPr="0040251F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Parameters</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="232650DB" w14:textId="1BE97743" w:rsidR="00A85925" w:rsidRPr="007A223A" w:rsidRDefault="0045381B" w:rsidP="00162FFD">
+          <w:p w14:paraId="232650DB" w14:textId="1BE97743" w:rsidR="00A85925" w:rsidRPr="0040251F" w:rsidRDefault="0045381B" w:rsidP="0040251F">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A223A">
+            <w:r w:rsidRPr="0040251F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Range</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FF8A78B" w14:textId="26DE194A" w:rsidR="00A85925" w:rsidRPr="007A223A" w:rsidRDefault="0045381B" w:rsidP="00162FFD">
+          <w:p w14:paraId="0FF8A78B" w14:textId="26DE194A" w:rsidR="00A85925" w:rsidRPr="0040251F" w:rsidRDefault="0045381B" w:rsidP="0040251F">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A223A">
+            <w:r w:rsidRPr="0040251F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Mean</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51404BFF" w14:textId="4E701E35" w:rsidR="00A85925" w:rsidRPr="007A223A" w:rsidRDefault="0045381B" w:rsidP="00162FFD">
+          <w:p w14:paraId="51404BFF" w14:textId="4E701E35" w:rsidR="00A85925" w:rsidRPr="0040251F" w:rsidRDefault="0045381B" w:rsidP="0040251F">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A223A">
+            <w:r w:rsidRPr="0040251F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Median</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AB060F0" w14:textId="6AE95D88" w:rsidR="00A85925" w:rsidRPr="007A223A" w:rsidRDefault="0045381B" w:rsidP="00162FFD">
+          <w:p w14:paraId="2AB060F0" w14:textId="6AE95D88" w:rsidR="00A85925" w:rsidRPr="0040251F" w:rsidRDefault="0045381B" w:rsidP="0040251F">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A223A">
+            <w:r w:rsidRPr="0040251F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Standard Deviation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A85925" w:rsidRPr="007A223A" w14:paraId="5B31BB7F" w14:textId="77777777" w:rsidTr="00195F27">
+      <w:tr w:rsidR="00A85925" w:rsidRPr="0040251F" w14:paraId="5B31BB7F" w14:textId="77777777" w:rsidTr="00195F27">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="110C6631" w14:textId="45190AD2" w:rsidR="00A85925" w:rsidRPr="007A223A" w:rsidRDefault="00A85925" w:rsidP="00162FFD">
+          <w:p w14:paraId="110C6631" w14:textId="45190AD2" w:rsidR="00A85925" w:rsidRPr="0040251F" w:rsidRDefault="00A85925" w:rsidP="0040251F">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A223A">
+            <w:r w:rsidRPr="0040251F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>As</w:t>
             </w:r>
-            <w:r w:rsidR="0045381B" w:rsidRPr="007A223A">
+            <w:r w:rsidR="0045381B" w:rsidRPr="0040251F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> (ppb)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23B9183B" w14:textId="54FED1A9" w:rsidR="00A85925" w:rsidRPr="007A223A" w:rsidRDefault="0045381B" w:rsidP="00162FFD">
+          <w:p w14:paraId="23B9183B" w14:textId="54FED1A9" w:rsidR="00A85925" w:rsidRPr="0040251F" w:rsidRDefault="0045381B" w:rsidP="0040251F">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A223A">
+            <w:r w:rsidRPr="0040251F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>0-120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EE34C47" w14:textId="1994909A" w:rsidR="00A85925" w:rsidRPr="007A223A" w:rsidRDefault="0045381B" w:rsidP="00162FFD">
+          <w:p w14:paraId="0EE34C47" w14:textId="1994909A" w:rsidR="00A85925" w:rsidRPr="0040251F" w:rsidRDefault="0045381B" w:rsidP="0040251F">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A223A">
+            <w:r w:rsidRPr="0040251F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40F20627" w14:textId="52859A4C" w:rsidR="00A85925" w:rsidRPr="007A223A" w:rsidRDefault="0045381B" w:rsidP="00162FFD">
+          <w:p w14:paraId="40F20627" w14:textId="52859A4C" w:rsidR="00A85925" w:rsidRPr="0040251F" w:rsidRDefault="0045381B" w:rsidP="0040251F">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A223A">
+            <w:r w:rsidRPr="0040251F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FE2CF27" w14:textId="55A1D706" w:rsidR="00A85925" w:rsidRPr="007A223A" w:rsidRDefault="0045381B" w:rsidP="00162FFD">
+          <w:p w14:paraId="1FE2CF27" w14:textId="55A1D706" w:rsidR="00A85925" w:rsidRPr="0040251F" w:rsidRDefault="0045381B" w:rsidP="0040251F">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A223A">
+            <w:r w:rsidRPr="0040251F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A85925" w:rsidRPr="007A223A" w14:paraId="54E62FDF" w14:textId="77777777" w:rsidTr="00195F27">
+      <w:tr w:rsidR="00A85925" w:rsidRPr="0040251F" w14:paraId="54E62FDF" w14:textId="77777777" w:rsidTr="00195F27">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DF2D70C" w14:textId="7D779775" w:rsidR="00A85925" w:rsidRPr="007A223A" w:rsidRDefault="00A85925" w:rsidP="00162FFD">
+          <w:p w14:paraId="1DF2D70C" w14:textId="7D779775" w:rsidR="00A85925" w:rsidRPr="0040251F" w:rsidRDefault="00A85925" w:rsidP="0040251F">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A223A">
+            <w:r w:rsidRPr="0040251F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Fe</w:t>
             </w:r>
-            <w:r w:rsidR="0045381B" w:rsidRPr="007A223A">
+            <w:r w:rsidR="0045381B" w:rsidRPr="0040251F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> (ppm)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0830AE05" w14:textId="23C03C43" w:rsidR="00A85925" w:rsidRPr="007A223A" w:rsidRDefault="0045381B" w:rsidP="00162FFD">
+          <w:p w14:paraId="0830AE05" w14:textId="23C03C43" w:rsidR="00A85925" w:rsidRPr="0040251F" w:rsidRDefault="0045381B" w:rsidP="0040251F">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A223A">
+            <w:r w:rsidRPr="0040251F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>0.5 - 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E90B44E" w14:textId="61F8302D" w:rsidR="00A85925" w:rsidRPr="007A223A" w:rsidRDefault="0045381B" w:rsidP="00162FFD">
+          <w:p w14:paraId="4E90B44E" w14:textId="61F8302D" w:rsidR="00A85925" w:rsidRPr="0040251F" w:rsidRDefault="0045381B" w:rsidP="0040251F">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A223A">
+            <w:r w:rsidRPr="0040251F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>4.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="206200E9" w14:textId="2E096904" w:rsidR="00A85925" w:rsidRPr="007A223A" w:rsidRDefault="0045381B" w:rsidP="00162FFD">
+          <w:p w14:paraId="206200E9" w14:textId="2E096904" w:rsidR="00A85925" w:rsidRPr="0040251F" w:rsidRDefault="0045381B" w:rsidP="0040251F">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A223A">
+            <w:r w:rsidRPr="0040251F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>3.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AC9A5B0" w14:textId="63F5F83E" w:rsidR="00A85925" w:rsidRPr="007A223A" w:rsidRDefault="0045381B" w:rsidP="00162FFD">
+          <w:p w14:paraId="6AC9A5B0" w14:textId="63F5F83E" w:rsidR="00A85925" w:rsidRPr="0040251F" w:rsidRDefault="0045381B" w:rsidP="0040251F">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A223A">
+            <w:r w:rsidRPr="0040251F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A85925" w:rsidRPr="007A223A" w14:paraId="405B3317" w14:textId="77777777" w:rsidTr="00195F27">
+      <w:tr w:rsidR="00A85925" w:rsidRPr="0040251F" w14:paraId="405B3317" w14:textId="77777777" w:rsidTr="00195F27">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8856" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="59E8503E" w14:textId="0F13860D" w:rsidR="00A85925" w:rsidRPr="007A223A" w:rsidRDefault="00A85925" w:rsidP="00162FFD">
+          <w:p w14:paraId="59E8503E" w14:textId="0F13860D" w:rsidR="00A85925" w:rsidRPr="0040251F" w:rsidRDefault="00A85925" w:rsidP="0040251F">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A223A">
+            <w:r w:rsidRPr="0040251F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Notes: If any.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3E1F92B4" w14:textId="77777777" w:rsidR="00E446C8" w:rsidRPr="007A223A" w:rsidRDefault="00E446C8" w:rsidP="00162FFD">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="3E1F92B4" w14:textId="77777777" w:rsidR="00E446C8" w:rsidRPr="0040251F" w:rsidRDefault="00E446C8" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D6B4FEC" w14:textId="77777777" w:rsidR="0056459B" w:rsidRPr="007A223A" w:rsidRDefault="00156483" w:rsidP="00162FFD">
+    <w:p w14:paraId="7D6B4FEC" w14:textId="77777777" w:rsidR="0056459B" w:rsidRPr="0040251F" w:rsidRDefault="00156483" w:rsidP="0040251F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>4. Discussion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18E61EE0" w14:textId="77777777" w:rsidR="0056459B" w:rsidRPr="007A223A" w:rsidRDefault="00156483" w:rsidP="00162FFD">
+    <w:p w14:paraId="18E61EE0" w14:textId="77777777" w:rsidR="0056459B" w:rsidRPr="0040251F" w:rsidRDefault="00156483" w:rsidP="0040251F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4.1 Implications for Urban Planning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F3B40E1" w14:textId="637BDE34" w:rsidR="0056459B" w:rsidRPr="007A223A" w:rsidRDefault="00156483" w:rsidP="00162FFD">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="4F3B40E1" w14:textId="637BDE34" w:rsidR="0056459B" w:rsidRPr="0040251F" w:rsidRDefault="00156483" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The findings underscore the need for urban planning strategies that prioritize groundwater protection</w:t>
       </w:r>
-      <w:r w:rsidR="00D35B88" w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidR="00D35B88" w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Fig. 2a)</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>. Implementing green infrastructure and reducing impervious surfaces can mitigate contamination risks, as suggested by Anderson et al. (2021).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AB3960A" w14:textId="77777777" w:rsidR="00E446C8" w:rsidRPr="007A223A" w:rsidRDefault="00E446C8" w:rsidP="00162FFD">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="1AB3960A" w14:textId="77777777" w:rsidR="00E446C8" w:rsidRPr="0040251F" w:rsidRDefault="00E446C8" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F34D8D9" w14:textId="77777777" w:rsidR="0056459B" w:rsidRPr="007A223A" w:rsidRDefault="00156483" w:rsidP="00162FFD">
+    <w:p w14:paraId="2F34D8D9" w14:textId="77777777" w:rsidR="0056459B" w:rsidRPr="0040251F" w:rsidRDefault="00156483" w:rsidP="0040251F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4.2 Limitations and Future Research</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="196FBFE5" w14:textId="7875748A" w:rsidR="0056459B" w:rsidRPr="007A223A" w:rsidRDefault="002952B1" w:rsidP="00162FFD">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="196FBFE5" w14:textId="17BA7275" w:rsidR="0056459B" w:rsidRPr="0040251F" w:rsidRDefault="00156483" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-[...8 lines deleted...]
-        <w:t>T</w:t>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>While this study provides valuable insights, data limitations and unobserved variables present challenges</w:t>
       </w:r>
-      <w:r w:rsidR="00156483" w:rsidRPr="007A223A">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidR="00D35B88" w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Fig. 2b)</w:t>
       </w:r>
-      <w:r w:rsidR="00156483" w:rsidRPr="007A223A">
-[...4 lines deleted...]
-        <w:t>. Future research should incorporate high-resolution datasets and explore additional environmental factors (Brown &amp; Lee, 2023).</w:t>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Future research should incorporate high-resolution datasets and explore additional environmental factors (Brown </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB764A" w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lee, 2023).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48F54247" w14:textId="77777777" w:rsidR="00E446C8" w:rsidRPr="007A223A" w:rsidRDefault="00E446C8" w:rsidP="00162FFD">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="48F54247" w14:textId="77777777" w:rsidR="00E446C8" w:rsidRPr="0040251F" w:rsidRDefault="00E446C8" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F217D78" w14:textId="77777777" w:rsidR="0056459B" w:rsidRPr="007A223A" w:rsidRDefault="00156483" w:rsidP="00162FFD">
+    <w:p w14:paraId="6F217D78" w14:textId="77777777" w:rsidR="0056459B" w:rsidRPr="0040251F" w:rsidRDefault="00156483" w:rsidP="0040251F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5. Conclusions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72D75728" w14:textId="2303FA51" w:rsidR="0056459B" w:rsidRPr="007A223A" w:rsidRDefault="00156483" w:rsidP="00162FFD">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="72D75728" w14:textId="2303FA51" w:rsidR="0056459B" w:rsidRPr="0040251F" w:rsidRDefault="00156483" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>This study underscores the need for proactive urban planning to mitigate groundwater contamination. Geospatial machine learning offers a powerful approach to assess and manage environmental health risks in urban areas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5980462C" w14:textId="77777777" w:rsidR="00E446C8" w:rsidRPr="007A223A" w:rsidRDefault="00E446C8" w:rsidP="00162FFD">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="5980462C" w14:textId="77777777" w:rsidR="00E446C8" w:rsidRPr="0040251F" w:rsidRDefault="00E446C8" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A378F65" w14:textId="77777777" w:rsidR="0056459B" w:rsidRPr="007A223A" w:rsidRDefault="00156483" w:rsidP="00162FFD">
+    <w:p w14:paraId="4A378F65" w14:textId="77777777" w:rsidR="0056459B" w:rsidRPr="0040251F" w:rsidRDefault="00156483" w:rsidP="0040251F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6. Author Contributions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5084E4E4" w14:textId="0CD03496" w:rsidR="0056459B" w:rsidRPr="007A223A" w:rsidRDefault="00156483" w:rsidP="00162FFD">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="5084E4E4" w14:textId="510045C6" w:rsidR="0056459B" w:rsidRPr="0040251F" w:rsidRDefault="00156483" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">John Doe conceptualized the study, conducted the data analysis, and wrote the manuscript. Jane Smith </w:t>
       </w:r>
-      <w:r w:rsidR="00A51415" w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidR="00A51415" w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">conducted </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">machine learning </w:t>
       </w:r>
-      <w:r w:rsidR="002952B1" w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidR="00DB764A" w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>methodologies and</w:t>
       </w:r>
-      <w:r w:rsidR="00A51415" w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidR="00A51415" w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>assisted with the interpretation of results. Both authors approved the final version of the manuscript.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A6CFD62" w14:textId="77777777" w:rsidR="00F12D71" w:rsidRPr="007A223A" w:rsidRDefault="00F12D71" w:rsidP="00162FFD">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="6A6CFD62" w14:textId="77777777" w:rsidR="00F12D71" w:rsidRPr="0040251F" w:rsidRDefault="00F12D71" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="154DD872" w14:textId="77777777" w:rsidR="0056459B" w:rsidRPr="007A223A" w:rsidRDefault="00156483" w:rsidP="00162FFD">
+    <w:p w14:paraId="154DD872" w14:textId="77777777" w:rsidR="0056459B" w:rsidRPr="0040251F" w:rsidRDefault="00156483" w:rsidP="0040251F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>7. Conflict of Interest</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66754A2E" w14:textId="77777777" w:rsidR="0056459B" w:rsidRPr="007A223A" w:rsidRDefault="00156483" w:rsidP="00162FFD">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="66754A2E" w14:textId="77777777" w:rsidR="0056459B" w:rsidRPr="0040251F" w:rsidRDefault="00156483" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The authors declare no conflict of interest related to this study.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DF50174" w14:textId="77777777" w:rsidR="00E446C8" w:rsidRPr="007A223A" w:rsidRDefault="00E446C8" w:rsidP="00162FFD">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="0DF50174" w14:textId="77777777" w:rsidR="00E446C8" w:rsidRPr="0040251F" w:rsidRDefault="00E446C8" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CABAC77" w14:textId="77777777" w:rsidR="0056459B" w:rsidRPr="007A223A" w:rsidRDefault="00156483" w:rsidP="00162FFD">
+    <w:p w14:paraId="3CABAC77" w14:textId="77777777" w:rsidR="0056459B" w:rsidRPr="0040251F" w:rsidRDefault="00156483" w:rsidP="0040251F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8. Ethics Statement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21041E55" w14:textId="77777777" w:rsidR="0056459B" w:rsidRPr="007A223A" w:rsidRDefault="00156483" w:rsidP="00162FFD">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="21041E55" w14:textId="77777777" w:rsidR="0056459B" w:rsidRPr="0040251F" w:rsidRDefault="00156483" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>This study does not involve human or animal subjects. Ethical approval was not required for this research. All data used were publicly available or obtained through proper channels, with consent where applicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17D5D8EA" w14:textId="77777777" w:rsidR="00E446C8" w:rsidRPr="007A223A" w:rsidRDefault="00E446C8" w:rsidP="00162FFD">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="17D5D8EA" w14:textId="77777777" w:rsidR="00E446C8" w:rsidRPr="0040251F" w:rsidRDefault="00E446C8" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="360C7932" w14:textId="77777777" w:rsidR="0056459B" w:rsidRPr="007A223A" w:rsidRDefault="00156483" w:rsidP="00162FFD">
+    <w:p w14:paraId="360C7932" w14:textId="77777777" w:rsidR="0056459B" w:rsidRPr="0040251F" w:rsidRDefault="00156483" w:rsidP="0040251F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>9. Supplementary Data</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17925699" w14:textId="77777777" w:rsidR="0056459B" w:rsidRPr="007A223A" w:rsidRDefault="00156483" w:rsidP="00162FFD">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="17925699" w14:textId="77777777" w:rsidR="0056459B" w:rsidRPr="0040251F" w:rsidRDefault="00156483" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The supplementary data, including raw data files and code used for analysis, are available upon request from the corresponding author. Additional resources, such as spatial data and model parameters, can be accessed on the journal’s website.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B0FECEC" w14:textId="77777777" w:rsidR="00E446C8" w:rsidRPr="007A223A" w:rsidRDefault="00E446C8" w:rsidP="00162FFD">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="6B0FECEC" w14:textId="77777777" w:rsidR="00E446C8" w:rsidRPr="0040251F" w:rsidRDefault="00E446C8" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6410E07B" w14:textId="77777777" w:rsidR="0056459B" w:rsidRPr="007A223A" w:rsidRDefault="00156483" w:rsidP="00162FFD">
+    <w:p w14:paraId="6410E07B" w14:textId="77777777" w:rsidR="0056459B" w:rsidRPr="0040251F" w:rsidRDefault="00156483" w:rsidP="0040251F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Acknowledgments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7680B1A9" w14:textId="77777777" w:rsidR="0056459B" w:rsidRPr="007A223A" w:rsidRDefault="00156483" w:rsidP="00162FFD">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="7680B1A9" w14:textId="77777777" w:rsidR="0056459B" w:rsidRPr="0040251F" w:rsidRDefault="00156483" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The authors thank XYZ University and ABC Institute for providing resources and support. Funding was provided by the National Research Council.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58E6E62D" w14:textId="77777777" w:rsidR="00E446C8" w:rsidRPr="007A223A" w:rsidRDefault="00E446C8" w:rsidP="00162FFD">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="58E6E62D" w14:textId="77777777" w:rsidR="00E446C8" w:rsidRPr="0040251F" w:rsidRDefault="00E446C8" w:rsidP="0040251F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="422C9E93" w14:textId="77777777" w:rsidR="0056459B" w:rsidRPr="007A223A" w:rsidRDefault="00156483" w:rsidP="00162FFD">
+    <w:p w14:paraId="422C9E93" w14:textId="77777777" w:rsidR="0056459B" w:rsidRPr="0040251F" w:rsidRDefault="00156483" w:rsidP="0040251F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A223A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44CC42BF" w14:textId="682643DF" w:rsidR="0056459B" w:rsidRPr="007A223A" w:rsidRDefault="00156483" w:rsidP="00162FFD">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="03F707FC" w14:textId="77777777" w:rsidR="00AA262D" w:rsidRDefault="00AA262D" w:rsidP="00C46305">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Abidli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S., Toumi, H., Lahbib, Y., Trigui El </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Menif</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, N., 2017. The first evaluation of microplastics in sediments from the complex lagoon-channel of Bizerte (Northern Tunisia). Water, Air and Soil Pollution, 228, 1–10. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="0040251F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1007/s11270-017-3439-9</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="36F9FF8D" w14:textId="77777777" w:rsidR="00AA262D" w:rsidRDefault="00AA262D" w:rsidP="00C46305">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Badejo, O.T., Olaleye, J.B., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Alademomi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A.S., 2014. Tidal characteristics and sounding datum variation in Lagos state. University of Lagos. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="0040251F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          </w:rPr>
+          <w:t>https://ir.unilag.edu.ng/handle/123456789/5360</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2FCD961F" w14:textId="77777777" w:rsidR="00AA262D" w:rsidRDefault="00AA262D" w:rsidP="00C46305">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chen, S., Lou, S., Yang, Z., Liu, S., 2024. Characteristics of organic carbon distributions in tidal wetland of the Yangtze River Estuary. In: International Conference on Offshore Mechanics and Arctic Engineering (Vol. 87783, p. V001T01A052). American Society of Mechanical Engineers. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="0040251F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1115/OMAE2024-126253</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7D04EB31" w14:textId="77777777" w:rsidR="00AA262D" w:rsidRPr="00C46305" w:rsidRDefault="00AA262D" w:rsidP="00C46305">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Porta, R., 2021. Anthropocene, the plastic age and future perspectives. FEBS Open Bio, 11, 948–953. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="0040251F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1002/2211-5463.13122</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [accessed on October 26, 2025]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40BF9F07" w14:textId="77777777" w:rsidR="00AA262D" w:rsidRDefault="00AA262D" w:rsidP="00C46305">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rochman, C.M., 2015. The complex mixture, fate and toxicity of chemicals associated with plastic debris in the marine environment. In: Bergmann, M., Gutow, L., Klages, M. (eds) Marine Anthropogenic Litter. Springer, Cham. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="0040251F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1007/978-3-319-16510-3_5</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="12449C7F" w14:textId="77777777" w:rsidR="00AA262D" w:rsidRDefault="00AA262D" w:rsidP="00C46305">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>U.S. Environmental Protection Agency, 1998. Method 9050A: Electrical conductivity measurement. U.S. Environmental Protection Agency.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D347C84" w14:textId="77777777" w:rsidR="00AA262D" w:rsidRPr="0040251F" w:rsidRDefault="00AA262D" w:rsidP="00C46305">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-[...54 lines deleted...]
-        <w:t>231-48. doi:10.1234/rse.2020.04567.</w:t>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040251F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>White, C., Patel, S., 2019. Introduction to Hydrogeology. Oxford: Oxford University Press, UK.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B296EF4" w14:textId="14FDDA1F" w:rsidR="0056459B" w:rsidRPr="007A223A" w:rsidRDefault="00156483" w:rsidP="00162FFD">
-[...290 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId14"/>
+    <w:sectPr w:rsidR="00AA262D" w:rsidRPr="0040251F" w:rsidSect="00E446C8">
+      <w:footerReference w:type="even" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D3EBE8E" w14:textId="77777777" w:rsidR="008B4D86" w:rsidRDefault="008B4D86" w:rsidP="0004580A">
+    <w:p w14:paraId="0B0428DD" w14:textId="77777777" w:rsidR="00955A63" w:rsidRDefault="00955A63" w:rsidP="0004580A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63AA1E7B" w14:textId="77777777" w:rsidR="008B4D86" w:rsidRDefault="008B4D86" w:rsidP="0004580A">
+    <w:p w14:paraId="5949CC5F" w14:textId="77777777" w:rsidR="00955A63" w:rsidRDefault="00955A63" w:rsidP="0004580A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:altName w:val="Sylfaen"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="1014118736"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="03F259A3" w14:textId="66E7F2E4" w:rsidR="0004580A" w:rsidRDefault="0004580A" w:rsidP="0004580A">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
@@ -3108,58 +2963,58 @@
         <w:r w:rsidRPr="0004580A">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="21C43B15" w14:textId="77777777" w:rsidR="0004580A" w:rsidRPr="0004580A" w:rsidRDefault="0004580A" w:rsidP="0004580A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="527FE484" w14:textId="77777777" w:rsidR="008B4D86" w:rsidRDefault="008B4D86" w:rsidP="0004580A">
+    <w:p w14:paraId="51EFD5B1" w14:textId="77777777" w:rsidR="00955A63" w:rsidRDefault="00955A63" w:rsidP="0004580A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C70157F" w14:textId="77777777" w:rsidR="008B4D86" w:rsidRDefault="008B4D86" w:rsidP="0004580A">
+    <w:p w14:paraId="20B9790E" w14:textId="77777777" w:rsidR="00955A63" w:rsidRDefault="00955A63" w:rsidP="0004580A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
@@ -3298,50 +3153,199 @@
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="29761A62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="055546BA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1F64B5AE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68F660BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0298E01A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3410,51 +3414,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E4A22B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F2B24E7A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3523,197 +3527,204 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1666132793">
+  <w:num w:numId="1" w16cid:durableId="1692106193">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1561793115">
+  <w:num w:numId="2" w16cid:durableId="2120491865">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="793332423">
+  <w:num w:numId="3" w16cid:durableId="104231188">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1406681684">
+  <w:num w:numId="4" w16cid:durableId="318003263">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="677736244">
+  <w:num w:numId="5" w16cid:durableId="610161796">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="715592484">
+  <w:num w:numId="6" w16cid:durableId="1805536517">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1991714902">
+  <w:num w:numId="7" w16cid:durableId="2076733679">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="525564236">
+  <w:num w:numId="8" w16cid:durableId="1955208025">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="2065060363">
+  <w:num w:numId="9" w16cid:durableId="325398275">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="612828747">
+  <w:num w:numId="10" w16cid:durableId="186257746">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1822382758">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="753433720">
     <w:abstractNumId w:val="9"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B47730"/>
     <w:rsid w:val="00001F3B"/>
     <w:rsid w:val="00011DE0"/>
     <w:rsid w:val="00034616"/>
     <w:rsid w:val="0004580A"/>
     <w:rsid w:val="0006063C"/>
     <w:rsid w:val="00063514"/>
     <w:rsid w:val="0007318D"/>
-    <w:rsid w:val="000D110D"/>
     <w:rsid w:val="000E7BAE"/>
     <w:rsid w:val="0015074B"/>
     <w:rsid w:val="00156483"/>
     <w:rsid w:val="00162FFD"/>
     <w:rsid w:val="00195F27"/>
     <w:rsid w:val="001A7005"/>
     <w:rsid w:val="001B644A"/>
     <w:rsid w:val="001F2673"/>
-    <w:rsid w:val="002952B1"/>
+    <w:rsid w:val="00246755"/>
     <w:rsid w:val="0029639D"/>
+    <w:rsid w:val="002D7A45"/>
     <w:rsid w:val="002F6565"/>
     <w:rsid w:val="00326F90"/>
     <w:rsid w:val="00346994"/>
+    <w:rsid w:val="0040251F"/>
     <w:rsid w:val="0045381B"/>
     <w:rsid w:val="0048732D"/>
     <w:rsid w:val="004C41C3"/>
     <w:rsid w:val="004E4822"/>
     <w:rsid w:val="0050707C"/>
     <w:rsid w:val="0053007D"/>
     <w:rsid w:val="00555FF8"/>
     <w:rsid w:val="0056459B"/>
-    <w:rsid w:val="005837E2"/>
     <w:rsid w:val="0059443E"/>
     <w:rsid w:val="00594696"/>
     <w:rsid w:val="00696D4A"/>
     <w:rsid w:val="007718F6"/>
-    <w:rsid w:val="007A223A"/>
+    <w:rsid w:val="007958E1"/>
     <w:rsid w:val="00821461"/>
     <w:rsid w:val="00825B24"/>
     <w:rsid w:val="00867D45"/>
-    <w:rsid w:val="008B4D86"/>
+    <w:rsid w:val="0089041E"/>
     <w:rsid w:val="00905722"/>
     <w:rsid w:val="00915E5F"/>
     <w:rsid w:val="00946D76"/>
+    <w:rsid w:val="00955A63"/>
     <w:rsid w:val="0098229A"/>
     <w:rsid w:val="009A79D5"/>
     <w:rsid w:val="00A02EB8"/>
     <w:rsid w:val="00A15CAF"/>
     <w:rsid w:val="00A51415"/>
     <w:rsid w:val="00A577C6"/>
     <w:rsid w:val="00A85925"/>
     <w:rsid w:val="00AA1D8D"/>
+    <w:rsid w:val="00AA262D"/>
     <w:rsid w:val="00AF6DC9"/>
     <w:rsid w:val="00B47730"/>
     <w:rsid w:val="00BE0673"/>
     <w:rsid w:val="00BF785E"/>
     <w:rsid w:val="00C12DCE"/>
     <w:rsid w:val="00C24948"/>
+    <w:rsid w:val="00C46305"/>
     <w:rsid w:val="00CA2F5D"/>
     <w:rsid w:val="00CB0664"/>
     <w:rsid w:val="00CD759D"/>
     <w:rsid w:val="00CE10FA"/>
     <w:rsid w:val="00CF03EF"/>
     <w:rsid w:val="00CF2691"/>
     <w:rsid w:val="00D35B88"/>
     <w:rsid w:val="00DB57C6"/>
+    <w:rsid w:val="00DB764A"/>
     <w:rsid w:val="00E27B4C"/>
     <w:rsid w:val="00E446C8"/>
     <w:rsid w:val="00E83359"/>
     <w:rsid w:val="00F02FEB"/>
     <w:rsid w:val="00F12D71"/>
     <w:rsid w:val="00F62A0B"/>
     <w:rsid w:val="00F80F01"/>
     <w:rsid w:val="00FC693F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="242997B7"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:docId w15:val="{0DCC871B-38DC-5249-A6D5-C75E35637DF7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
@@ -15325,51 +15336,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2048025132">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:john.doe@xyz.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jane.smith@abc.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:john.doe@xyz.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11270-017-3439-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-16510-3_5" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/2211-5463.13122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1115/OMAE2024-126253" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jane.smith@abc.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.unilag.edu.ng/handle/123456789/5360" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -15668,73 +15679,73 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>6765</Characters>
+  <Pages>6</Pages>
+  <Words>1294</Words>
+  <Characters>7376</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>56</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>61</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7936</CharactersWithSpaces>
+  <CharactersWithSpaces>8653</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>python-docx</dc:creator>
   <cp:keywords/>
   <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>